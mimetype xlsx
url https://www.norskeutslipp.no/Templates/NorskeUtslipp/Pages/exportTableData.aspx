--- v0 (2026-02-16)
+++ v1 (2026-04-03)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R965f22eacfe44fed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rd4e903f749924aa5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="NorskeUtslipp" sheetId="1" r:id="R72b0a377ff844794"/>
+    <sheet name="NorskeUtslipp" sheetId="1" r:id="R686ce14f46f64b54"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'NorskeUtslipp'!$A$5:$E$5</definedName>
   </definedNames>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7" uniqueCount="7">
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:b/>
         <d:sz val="18"/>
         <d:rFont val="Calibri"/>
       </d:rPr>
       <d:t xml:space="preserve"/>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:b/>
         <d:i/>
         <d:sz val="11"/>
@@ -96,51 +96,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R72b0a377ff844794" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R8cf12ca18161454a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R2c807443377a4a1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R686ce14f46f64b54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R6f85dbd3fc2f4873" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R9ceed26171984027" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1"/>
     <col min="2" max="2" width="9.140625" customWidth="1"/>
     <col min="3" max="3" width="22.4656154087612" customWidth="1"/>
     <col min="4" max="4" width="26.138419015067" customWidth="1"/>
     <col min="5" max="5" width="17.1313531058175" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">