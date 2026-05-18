--- v1 (2026-04-03)
+++ v2 (2026-05-18)
@@ -1,171 +1,208 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rd4e903f749924aa5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R23a6e2ed8f3a4440" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="NorskeUtslipp" sheetId="1" r:id="R686ce14f46f64b54"/>
+    <sheet name="NorskeUtslipp" sheetId="1" r:id="R5100e62bef1647c7"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'NorskeUtslipp'!$A$5:$E$5</definedName>
   </definedNames>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7" uniqueCount="7">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:b/>
         <d:sz val="18"/>
         <d:rFont val="Calibri"/>
       </d:rPr>
       <d:t xml:space="preserve"/>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:b/>
         <d:i/>
         <d:sz val="11"/>
         <d:rFont val="Calibri"/>
       </d:rPr>
       <d:t xml:space="preserve">Kvotepliktige utslipp i CO2-ekvivalenter og tildelte klimakvoter per år </d:t>
     </d:r>
   </si>
   <si>
     <t>År</t>
   </si>
   <si>
     <t>I alt</t>
   </si>
   <si>
     <t>Levert til gjenvinning</t>
   </si>
   <si>
     <t>Levert til sluttbehandling</t>
   </si>
   <si>
     <t>Egenbehandlet</t>
   </si>
+  <si>
+    <t>(I.T.)</t>
+  </si>
+  <si>
+    <t>0.0</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="0"/>
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="#0.00"/>
+  </numFmts>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFFFFFF" tint="0"/>
       <name val="Calibri"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF4682B4" tint="0"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFDBE5F1" tint="0"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="5">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0"/>
+    <xf numFmtId="164" fontId="0" fillId="3" borderId="0" xfId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0">
+      <alignment horizontal="right"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R686ce14f46f64b54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R6f85dbd3fc2f4873" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R9ceed26171984027" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R5100e62bef1647c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="Ref063a5982364153" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R4b3b29a1af7c4250" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:E5"/>
+  <dimension ref="A1:E6"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1"/>
     <col min="2" max="2" width="9.140625" customWidth="1"/>
     <col min="3" max="3" width="22.4656154087612" customWidth="1"/>
     <col min="4" max="4" width="26.138419015067" customWidth="1"/>
     <col min="5" max="5" width="17.1313531058175" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>6</v>
       </c>
     </row>
+    <row r="6">
+      <c r="A6" s="2">
+        <v>0</v>
+      </c>
+      <c r="B6" s="3">
+        <v>0</v>
+      </c>
+      <c r="C6" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E6" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
   </sheetData>
   <autoFilter ref="A5:E5"/>
   <headerFooter/>
 </worksheet>
 </file>