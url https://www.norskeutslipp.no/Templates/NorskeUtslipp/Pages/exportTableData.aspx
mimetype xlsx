--- v2 (2026-05-18)
+++ v3 (2026-07-02)
@@ -1,208 +1,171 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R23a6e2ed8f3a4440" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R978442016f0241cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="NorskeUtslipp" sheetId="1" r:id="R5100e62bef1647c7"/>
+    <sheet name="NorskeUtslipp" sheetId="1" r:id="R4b510f262f654f2b"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'NorskeUtslipp'!$A$5:$E$5</definedName>
   </definedNames>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7" uniqueCount="7">
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:b/>
         <d:sz val="18"/>
         <d:rFont val="Calibri"/>
       </d:rPr>
       <d:t xml:space="preserve"/>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:b/>
         <d:i/>
         <d:sz val="11"/>
         <d:rFont val="Calibri"/>
       </d:rPr>
       <d:t xml:space="preserve">Kvotepliktige utslipp i CO2-ekvivalenter og tildelte klimakvoter per år </d:t>
     </d:r>
   </si>
   <si>
     <t>År</t>
   </si>
   <si>
     <t>I alt</t>
   </si>
   <si>
     <t>Levert til gjenvinning</t>
   </si>
   <si>
     <t>Levert til sluttbehandling</t>
   </si>
   <si>
     <t>Egenbehandlet</t>
   </si>
-  <si>
-[...4 lines deleted...]
-  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="1">
-[...1 lines deleted...]
-  </numFmts>
+  <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFFFFFF" tint="0"/>
       <name val="Calibri"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF4682B4" tint="0"/>
-      </patternFill>
-[...3 lines deleted...]
-        <fgColor rgb="FFDBE5F1" tint="0"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
-  <cellXfs count="5">
+  <cellXfs count="2">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0"/>
-[...5 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R5100e62bef1647c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="Ref063a5982364153" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R4b3b29a1af7c4250" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R4b510f262f654f2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R93aaea97028441ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R8e9ae49b4af84b36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:E6"/>
+  <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1"/>
     <col min="2" max="2" width="9.140625" customWidth="1"/>
     <col min="3" max="3" width="22.4656154087612" customWidth="1"/>
     <col min="4" max="4" width="26.138419015067" customWidth="1"/>
     <col min="5" max="5" width="17.1313531058175" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="6">
-[...15 lines deleted...]
-    </row>
   </sheetData>
   <autoFilter ref="A5:E5"/>
   <headerFooter/>
 </worksheet>
 </file>