--- v3 (2026-07-02)
+++ v4 (2026-08-16)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R978442016f0241cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R30befad154f742d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="NorskeUtslipp" sheetId="1" r:id="R4b510f262f654f2b"/>
+    <sheet name="NorskeUtslipp" sheetId="1" r:id="Rccf8d696b7b64937"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'NorskeUtslipp'!$A$5:$E$5</definedName>
   </definedNames>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7" uniqueCount="7">
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:b/>
         <d:sz val="18"/>
         <d:rFont val="Calibri"/>
       </d:rPr>
       <d:t xml:space="preserve"/>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:b/>
         <d:i/>
         <d:sz val="11"/>
@@ -96,51 +96,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R4b510f262f654f2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R93aaea97028441ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R8e9ae49b4af84b36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Rccf8d696b7b64937" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R254d50640dc54298" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R18e25b236c1848d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1"/>
     <col min="2" max="2" width="9.140625" customWidth="1"/>
     <col min="3" max="3" width="22.4656154087612" customWidth="1"/>
     <col min="4" max="4" width="26.138419015067" customWidth="1"/>
     <col min="5" max="5" width="17.1313531058175" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">