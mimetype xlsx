--- v4 (2026-08-16)
+++ v5 (2026-10-02)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R30befad154f742d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R488522927f184b2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="NorskeUtslipp" sheetId="1" r:id="Rccf8d696b7b64937"/>
+    <sheet name="NorskeUtslipp" sheetId="1" r:id="Rb5b3d9f75e1e411e"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'NorskeUtslipp'!$A$5:$E$5</definedName>
   </definedNames>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7" uniqueCount="7">
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:b/>
         <d:sz val="18"/>
         <d:rFont val="Calibri"/>
       </d:rPr>
       <d:t xml:space="preserve"/>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:b/>
         <d:i/>
         <d:sz val="11"/>
@@ -96,51 +96,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Rccf8d696b7b64937" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R254d50640dc54298" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R18e25b236c1848d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Rb5b3d9f75e1e411e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="Rbe3fb48cdb9f4c05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="Rfbd0bde5c39940c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1"/>
     <col min="2" max="2" width="9.140625" customWidth="1"/>
     <col min="3" max="3" width="22.4656154087612" customWidth="1"/>
     <col min="4" max="4" width="26.138419015067" customWidth="1"/>
     <col min="5" max="5" width="17.1313531058175" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">